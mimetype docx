--- v1 (2025-12-18)
+++ v2 (2026-07-06)
@@ -168,106 +168,74 @@
         <w:t xml:space="preserve">Over: Presscloud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Presscloud is een alles-in-één PR-platform dat traditionele PR-strategieën combineert met geavanceerde AI-technologie. Het platform stelt bedrijven in staat overtuigende verhalen te schrijven en het juiste publiek te bereiken via een uitgebreide database van mediacontacten in Europa en de VS. Na het versturen van persberichten biedt Presscloud realtime analyses voor inzicht in PR-impact.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer foto's en video's in onze Newsroom.</w:t>
+        <w:t xml:space="preserve">Bekijk het volledige persbericht inclusief meer media in onze Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk het volledige persbericht</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Bekijk alle voorgaande persberichten</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...30 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>